--- v0 (2026-04-17)
+++ v1 (2026-06-20)
@@ -1,973 +1,897 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ndata12\murphl$\My Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\murphl\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC2B53B5-3F0F-4166-BDC3-DA8242844E69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{47C74F2F-E854-4970-B515-99D92B700A77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" firstSheet="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="How to use" sheetId="2" r:id="rId1"/>
+    <sheet name="Definitions and version control" sheetId="2" r:id="rId1"/>
     <sheet name="Output list" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="754" uniqueCount="288">
-[...9 lines deleted...]
-If you have any queries regarding this document, please contact: coordination@ons.gov.uk</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="263">
+  <si>
+    <t>Definitions</t>
+  </si>
+  <si>
+    <t>For more information on the tiering model see https://www.ons.gov.uk/aboutus/ourstrategyandplans/howweplanandprioritiseourwork</t>
   </si>
   <si>
     <t>Tier</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Tier 1</t>
   </si>
   <si>
     <t>Economic and Population statistics that underpin the most critical economic and societal decisions. Market sensitive and/or highly consequential with the highest public interest.    </t>
   </si>
   <si>
     <t>Tier 2</t>
   </si>
   <si>
     <t>Economic, Social and Population statistics covering key topics, with high public interest. Will either be a flagship publication in its own right but without the consequentiality of a Tier 1 output and/or be an output that contribute to a Tier 1 output.   </t>
   </si>
   <si>
     <t>Tier 3</t>
   </si>
   <si>
-    <t>Economic, Social and Population statistics covering other topics, with a broad or niche user base, likely to be a more granular release of an important topic.   </t>
+    <t>Economic, Social and Population statistics covering other topics, likely to be a more granular release of an important topic.   </t>
+  </si>
+  <si>
+    <t>Version control</t>
+  </si>
+  <si>
+    <t>v1.0</t>
+  </si>
+  <si>
+    <t>Published 15 April 2026</t>
+  </si>
+  <si>
+    <t>v1.1</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Average weekly earnings in Great Britain</t>
+  </si>
+  <si>
+    <t>Balance of payments, UK</t>
+  </si>
+  <si>
+    <t>Blue Book: Advanced aggregate estimates</t>
+  </si>
+  <si>
+    <t>Consumer price inflation, UK</t>
+  </si>
+  <si>
+    <t>Deaths registered in England and Wales</t>
+  </si>
+  <si>
+    <t>Earnings and employment from Pay As You Earn Real Time Information, UK</t>
+  </si>
+  <si>
+    <t>Employee earnings in the UK</t>
+  </si>
+  <si>
+    <t>Employment in the UK</t>
+  </si>
+  <si>
+    <t>GDP first quarterly estimate, UK</t>
+  </si>
+  <si>
+    <t>GDP monthly estimate, UK</t>
+  </si>
+  <si>
+    <t>GDP quarterly national accounts, UK</t>
+  </si>
+  <si>
+    <t>How do different industries and products affect the UK economy?</t>
+  </si>
+  <si>
+    <t>Labour market overview, UK</t>
+  </si>
+  <si>
+    <t>Labour market transformation – update on progress and plans</t>
+  </si>
+  <si>
+    <t>Long-term international migration, provisional</t>
+  </si>
+  <si>
+    <t>National population projections</t>
+  </si>
+  <si>
+    <t>Population estimates for England and Wales</t>
+  </si>
+  <si>
+    <t>Population estimates for the UK, England and Wales, Scotland and Northern Ireland:mid year</t>
+  </si>
+  <si>
+    <t>Producer Price Inflation, UK</t>
+  </si>
+  <si>
+    <t>Provisional UK population estimate</t>
+  </si>
+  <si>
+    <t>Public sector finances, UK</t>
+  </si>
+  <si>
+    <t>Quarterly sector accounts, UK</t>
+  </si>
+  <si>
+    <t>Quarterly update on Population and Migration Statistics</t>
+  </si>
+  <si>
+    <t>Retail sales, Great Britain</t>
+  </si>
+  <si>
+    <t>UK Balance of Payments, The Pink Book</t>
+  </si>
+  <si>
+    <t>UK economic accounts</t>
+  </si>
+  <si>
+    <t>UK National Accounts, The Blue Book</t>
+  </si>
+  <si>
+    <t>UK population projection explorer</t>
+  </si>
+  <si>
+    <t>UK trade</t>
+  </si>
+  <si>
+    <t>Annual Business Survey exporters and importers</t>
+  </si>
+  <si>
+    <t>Annual gross fixed capital formation by industry and asset</t>
+  </si>
+  <si>
+    <t>Annual multi-factor productivity, market sector, UK</t>
+  </si>
+  <si>
+    <t>Annual Survey of Goods and Services (ASGS)</t>
+  </si>
+  <si>
+    <t>Average household income, UK</t>
+  </si>
+  <si>
+    <t>Births in England and Wales</t>
+  </si>
+  <si>
+    <t>Business demography, quarterly, UK</t>
+  </si>
+  <si>
+    <t>Business demography, UK</t>
+  </si>
+  <si>
+    <t>Business enterprise research and development, UK</t>
+  </si>
+  <si>
+    <t>Business insights and impact on the UK economy</t>
+  </si>
+  <si>
+    <t>Business investment in the UK, provisional</t>
+  </si>
+  <si>
+    <t>Business investment in the UK, revised results</t>
+  </si>
+  <si>
+    <t>Capital stocks and fixed capital consumption</t>
+  </si>
+  <si>
+    <t>Children living in long-term workless households in the UK</t>
+  </si>
+  <si>
+    <t>Comparing national population projections to estimates report</t>
+  </si>
+  <si>
+    <t>Construction output in Great Britain</t>
+  </si>
+  <si>
+    <t>Construction output in Great Britain, new orders and Construction Output Price Indices</t>
+  </si>
+  <si>
+    <t>Consumer price inflation basket of goods and services</t>
+  </si>
+  <si>
+    <t>Consumer price inflation, updating weights</t>
+  </si>
+  <si>
+    <t>Consumer trends, UK</t>
+  </si>
+  <si>
+    <t>Contributions to the 12-month rate of CPIH and CPI by import intensity</t>
+  </si>
+  <si>
+    <t>Country and regional public sector finances</t>
+  </si>
+  <si>
+    <t>Crime in England and Wales</t>
+  </si>
+  <si>
+    <t>Deaths registered monthly in England and Wales</t>
+  </si>
+  <si>
+    <t>Deaths registered weekly in England and Wales</t>
+  </si>
+  <si>
+    <t>Domestic abuse and the criminal justice system, England and Wales</t>
+  </si>
+  <si>
+    <t>Domestic abuse in England and Wales overview</t>
+  </si>
+  <si>
+    <t>Domestic abuse victim characteristics, England and Wales</t>
+  </si>
+  <si>
+    <t>Domestic abuse victim services, England and Wales</t>
+  </si>
+  <si>
+    <t>Drug misuse in England and Wales</t>
+  </si>
+  <si>
+    <t>Economic activity and social change in the UK, real-time indicators</t>
+  </si>
+  <si>
+    <t>Economic statistics classifications and developments in public sector finances</t>
+  </si>
+  <si>
+    <t>Effects of taxes and benefits on UK household income</t>
+  </si>
+  <si>
+    <t>Employee workplace pensions in the UK (ASHE)</t>
+  </si>
+  <si>
+    <t>Employees in the UK</t>
+  </si>
+  <si>
+    <t>Energy, goods and services used by UK businesses</t>
+  </si>
+  <si>
+    <t>Environmental protection expenditure, UK</t>
+  </si>
+  <si>
+    <t>Experimental estimates of green jobs</t>
+  </si>
+  <si>
+    <t>Family spending in the UK</t>
+  </si>
+  <si>
+    <t>Foreign direct investment by ultimate controlling economy, UK trends and analysis</t>
+  </si>
+  <si>
+    <t>Foreign direct investment involving UK companies</t>
+  </si>
+  <si>
+    <t>Foreign direct investment, UK subnational statistics</t>
+  </si>
+  <si>
+    <t>Full-time employment in the UK, multipliers and effects</t>
+  </si>
+  <si>
+    <t>Funded occupational pension schemes in the UK</t>
+  </si>
+  <si>
+    <t>GDP revisions in Blue Book</t>
+  </si>
+  <si>
+    <t>Gender pay gap in the UK</t>
+  </si>
+  <si>
+    <t>Greenhouse gas emissions, UK: provisional estimates</t>
+  </si>
+  <si>
+    <t>Gross domestic expenditure on research and development, UK</t>
+  </si>
+  <si>
+    <t>Healthcare expenditure, UK Health Accounts</t>
+  </si>
+  <si>
+    <t>Homicide in England and Wales</t>
+  </si>
+  <si>
+    <t>Household Cost Indices for UK household groups</t>
+  </si>
+  <si>
+    <t>Household income inequality, UK</t>
+  </si>
+  <si>
+    <t>Household total wealth in Great Britain</t>
+  </si>
+  <si>
+    <t>Housing affordability in England and Wales</t>
+  </si>
+  <si>
+    <t>Income estimates for small areas, England and Wales</t>
+  </si>
+  <si>
+    <t>Index of Production, UK</t>
+  </si>
+  <si>
+    <t>Index of Services, UK</t>
+  </si>
+  <si>
+    <t>Infrastructure in the UK, investment and net stocks</t>
+  </si>
+  <si>
+    <t>Input-output supply and use tables</t>
+  </si>
+  <si>
+    <t>Input-output supply and use tables - summary tables</t>
+  </si>
+  <si>
+    <t>International migration research, progress update</t>
+  </si>
+  <si>
+    <t>International trade in UK nations, regions and cities</t>
+  </si>
+  <si>
+    <t>Investment in intangible assets in the UK</t>
+  </si>
+  <si>
+    <t>Labour Force Survey Quality Update</t>
+  </si>
+  <si>
+    <t>Labour market in the regions of the UK</t>
+  </si>
+  <si>
+    <t>Low and high pay in the UK</t>
+  </si>
+  <si>
+    <t>Low carbon and renewable energy economy, UK</t>
+  </si>
+  <si>
+    <t>Mergers and Acquisitions involving UK companies</t>
+  </si>
+  <si>
+    <t>Methods to produce provisional long-term international migration estimates</t>
+  </si>
+  <si>
+    <t>National balance sheet estimates for the UK</t>
+  </si>
+  <si>
+    <t>National life tables – life expectancy in the UK</t>
+  </si>
+  <si>
+    <t>National population projections, background, methodology and assumption setting: 2022-based</t>
+  </si>
+  <si>
+    <t>National population projections, fertility assumptions</t>
+  </si>
+  <si>
+    <t>National population projections, migration assumptions</t>
+  </si>
+  <si>
+    <t>National population projections, mortality assumptions</t>
+  </si>
+  <si>
+    <t>National population projections, variant projections</t>
+  </si>
+  <si>
+    <t>Non-financial business economy, UK</t>
+  </si>
+  <si>
+    <t>Online Children's Crime Survey for England and Wales</t>
+  </si>
+  <si>
+    <t>Other financial institutions’ experimental financial balance sheet statistics</t>
+  </si>
+  <si>
+    <t>Ownership of UK quoted shares</t>
+  </si>
+  <si>
+    <t>Past and projected period and cohort life tables</t>
+  </si>
+  <si>
+    <t>Personal well-being in the UK</t>
+  </si>
+  <si>
+    <t>Population estimates by output areas, electoral, health and other geographies, England and Wales </t>
+  </si>
+  <si>
+    <t>Population estimates for the UK methods guide</t>
+  </si>
+  <si>
+    <t>Private rent and house prices, UK</t>
+  </si>
+  <si>
+    <t>Private rental prices development plan, UK</t>
+  </si>
+  <si>
+    <t>Productivity flash estimate and overview, UK</t>
+  </si>
+  <si>
+    <t>Profitability of UK companies</t>
+  </si>
+  <si>
+    <t>Proposed changes to be implemented in Blue Book and Pink Book</t>
+  </si>
+  <si>
+    <t>Provisional long-term international migration estimates: technical user guide</t>
+  </si>
+  <si>
+    <t>Public sector employment, UK</t>
+  </si>
+  <si>
+    <t>Public service productivity, quarterly, UK</t>
+  </si>
+  <si>
+    <t>Public service productivity: total, UK</t>
+  </si>
+  <si>
+    <t>Quarterly Births in England and Wales</t>
+  </si>
+  <si>
+    <t>Quarterly economic commentary</t>
+  </si>
+  <si>
+    <t>Redevelopment of domestic abuse statistics</t>
+  </si>
+  <si>
+    <t>Regional economic activity by gross domestic product, UK</t>
+  </si>
+  <si>
+    <t>Regional gross disposable household income, UK</t>
+  </si>
+  <si>
+    <t>Regional household final consumption expenditure, UK</t>
+  </si>
+  <si>
+    <t>Research and development expenditure by the UK government</t>
+  </si>
+  <si>
+    <t>Research and developments in the transformation of UK consumer price statistics</t>
+  </si>
+  <si>
+    <t>Sexual offences in England and Wales overview</t>
+  </si>
+  <si>
+    <t>Sexual offences prevalence and trends, England and Wales</t>
+  </si>
+  <si>
+    <t>Sexual offences victim characteristics, England and Wales</t>
+  </si>
+  <si>
+    <t>Subnational population projections for England</t>
+  </si>
+  <si>
+    <t>Supply and Use of products and industry GVA, UK, experimental</t>
+  </si>
+  <si>
+    <t>Supply and use tables data sources catalogue</t>
+  </si>
+  <si>
+    <t>The national balance sheet and capital stocks, preliminary estimates</t>
+  </si>
+  <si>
+    <t>UK business; activity, size and location</t>
+  </si>
+  <si>
+    <t>UK Environmental Accounts</t>
+  </si>
+  <si>
+    <t>UK input-output analytical tables</t>
+  </si>
+  <si>
+    <t>UK Interregional Trade in Goods and Services</t>
+  </si>
+  <si>
+    <t>UK manufacturers' sales by product</t>
+  </si>
+  <si>
+    <t>UK Measures of National Well-being</t>
+  </si>
+  <si>
+    <t>UK Measures of National Well-being Dashboard</t>
+  </si>
+  <si>
+    <t>UK Natural Capital Accounts</t>
+  </si>
+  <si>
+    <t>UK service trade by business characteristics</t>
+  </si>
+  <si>
+    <t>UK trade in goods by business characteristics</t>
+  </si>
+  <si>
+    <t>UK trade in services by modes of supply</t>
+  </si>
+  <si>
+    <t>UK trade in services by partner country</t>
+  </si>
+  <si>
+    <t>UK trade, quarterly goods and services</t>
+  </si>
+  <si>
+    <t>Vacancies and Jobs in the UK</t>
+  </si>
+  <si>
+    <t>Volume Index Capital Services (VICS), annual, UK</t>
+  </si>
+  <si>
+    <t>Volume Index Capital Services (VICS), quarterly, UK</t>
+  </si>
+  <si>
+    <t>Working and workless households in the UK</t>
+  </si>
+  <si>
+    <t>Young people not in education, employment or training (NEET), UK</t>
+  </si>
+  <si>
+    <t>Adult smoking habits in the UK</t>
+  </si>
+  <si>
+    <t>Alcohol-specific deaths in the UK</t>
+  </si>
+  <si>
+    <t>Avoidable mortality in England and Wales</t>
+  </si>
+  <si>
+    <t>Baby names in England and Wales</t>
+  </si>
+  <si>
+    <t>Business insights and impact on the UK subnational single-site economy</t>
+  </si>
+  <si>
+    <t>Child and infant mortality in England and Wales</t>
+  </si>
+  <si>
+    <t>Childbearing for women born in different years, England and Wales</t>
+  </si>
+  <si>
+    <t>Conceptions in England and Wales</t>
+  </si>
+  <si>
+    <t>Construction statistics, Great Britain</t>
+  </si>
+  <si>
+    <t>Consumer prices development plan</t>
+  </si>
+  <si>
+    <t>Crime Severity Score</t>
+  </si>
+  <si>
+    <t>Deaths related to drug poisoning in England and Wales</t>
+  </si>
+  <si>
+    <t>Detailed assessment of changes to institutional sector accounts</t>
+  </si>
+  <si>
+    <t>Distribution of individual total wealth by characteristic in Great Britain</t>
+  </si>
+  <si>
+    <t>Domestic abuse prevalence and trends, England and Wales</t>
+  </si>
+  <si>
+    <t>Dwelling Stock by Tenure, UK</t>
+  </si>
+  <si>
+    <t>Electoral registration statistics, UK</t>
+  </si>
+  <si>
+    <t>Energy efficiency of housing in England and Wales</t>
+  </si>
+  <si>
+    <t>Estimates of the very old, including centenarians</t>
+  </si>
+  <si>
+    <t>Experiences of NHS healthcare services in England</t>
+  </si>
+  <si>
+    <t>Experimental regional gross fixed capital formation (GFCF) estimates by asset type</t>
+  </si>
+  <si>
+    <t>Families and households in the UK</t>
+  </si>
+  <si>
+    <t>Foreign direct investment, contributions of businesses to the UK economy</t>
+  </si>
+  <si>
+    <t>Fraud and computer misuse in England and Wales</t>
+  </si>
+  <si>
+    <t>Guide to finding crime statistics</t>
+  </si>
+  <si>
+    <t>Health state life expectancies in England and Wales</t>
+  </si>
+  <si>
+    <t>Healthy life expectancy by national area deprivation, England and Wales</t>
+  </si>
+  <si>
+    <t>Household projections for England</t>
+  </si>
+  <si>
+    <t>Household satellite account, UK</t>
+  </si>
+  <si>
+    <t>Housing purchase affordability, Great Britain</t>
+  </si>
+  <si>
+    <t>How domestic abuse data are captured through the criminal justice system</t>
+  </si>
+  <si>
+    <t>Human capital stocks estimates in the UK</t>
+  </si>
+  <si>
+    <t>Improving Crime Statistics for England and Wales</t>
+  </si>
+  <si>
+    <t>Improving our travel and tourism statistics</t>
+  </si>
+  <si>
+    <t>Indicators of house building data, UK</t>
+  </si>
+  <si>
+    <t>Labour demand volumes by Standard Occupation Classification (SOC 2020), UK</t>
+  </si>
+  <si>
+    <t>Labour Force Survey Performance and quality monitoring report</t>
+  </si>
+  <si>
+    <t>Life expectancy for local areas of Great Britain</t>
+  </si>
+  <si>
+    <t>Living Costs and Food Survey technical report</t>
+  </si>
+  <si>
+    <t>Local sites and numbers of employees linked to companies involved in international trade in services by subnational areas of the UK</t>
+  </si>
+  <si>
+    <t>Looking ahead – developments in public sector finance statistics</t>
+  </si>
+  <si>
+    <t>Management Practices in the UK</t>
+  </si>
+  <si>
+    <t>Marriages and civil partnerships in England and Wales</t>
+  </si>
+  <si>
+    <t>Material flow accounts</t>
+  </si>
+  <si>
+    <t>Material footprint in the UK</t>
+  </si>
+  <si>
+    <t>Measuring Progress, Well-being and Beyond GDP in the UK</t>
+  </si>
+  <si>
+    <t>Measuring UK greenhouse gas emissions</t>
+  </si>
+  <si>
+    <t>Methodology used to produce household projections for England</t>
+  </si>
+  <si>
+    <t>Multiple business registrations at a single postcode, UK</t>
+  </si>
+  <si>
+    <t>Nature of crime tables</t>
+  </si>
+  <si>
+    <t>Nature of crime: fraud and computer misuse</t>
+  </si>
+  <si>
+    <t>Nature of crime: violence</t>
+  </si>
+  <si>
+    <t>Nature of sexual assault by rape or penetration, England and Wales</t>
+  </si>
+  <si>
+    <t>Non-financial business economy, regional</t>
+  </si>
+  <si>
+    <t>Offences involving the use of weapons: data tables</t>
+  </si>
+  <si>
+    <t>Overseas travel and tourism, quarterly</t>
+  </si>
+  <si>
+    <t>Partner abuse in detail, England and Wales</t>
+  </si>
+  <si>
+    <t>Physical energy flow accounts</t>
+  </si>
+  <si>
+    <t>Population estimates by marital status and living arrangements, England and Wales</t>
+  </si>
+  <si>
+    <t>Private rental affordability, England</t>
+  </si>
+  <si>
+    <t>Property crime related data tables</t>
+  </si>
+  <si>
+    <t>Public opinions and social trends, Great Britain (OPN Survey)</t>
+  </si>
+  <si>
+    <t>Quarterly personal well-being statistics</t>
+  </si>
+  <si>
+    <t>Quarterly suicide death registrations in England</t>
+  </si>
+  <si>
+    <t>Reason for international migration, international students update</t>
+  </si>
+  <si>
+    <t>Reconciliation of estimates of jobs</t>
+  </si>
+  <si>
+    <t>Regional and subregional labour productivity, UK</t>
+  </si>
+  <si>
+    <t>Revisions to workforce jobs</t>
+  </si>
+  <si>
+    <t>Saving for retirement</t>
+  </si>
+  <si>
+    <t>Sexual orientation, UK</t>
+  </si>
+  <si>
+    <t>Short term lets offered via online collaborative economy platforms</t>
+  </si>
+  <si>
+    <t>Sickness absence in the UK labour market</t>
+  </si>
+  <si>
+    <t>Small area gross value added estimates, UK</t>
+  </si>
+  <si>
+    <t>Subnational estimates of dwellings and households by tenure, England</t>
+  </si>
+  <si>
+    <t>Suicides in England and Wales</t>
+  </si>
+  <si>
+    <t>The nature of violent crime in England and Wales</t>
+  </si>
+  <si>
+    <t>The UK Tourism Satellite Account (UK-TSA)</t>
+  </si>
+  <si>
+    <t>Time use in the UK</t>
+  </si>
+  <si>
+    <t>Transformation of consumer price statistics</t>
+  </si>
+  <si>
+    <t>Travel trends</t>
+  </si>
+  <si>
+    <t>Travelpac: travel to and from the UK</t>
+  </si>
+  <si>
+    <t>Trends in UK business dynamism and productivity</t>
+  </si>
+  <si>
+    <t>UK Inclusive Wealth and Income Accounts</t>
+  </si>
+  <si>
+    <t>UK Natural Capital Accounts Habitat Accounts</t>
+  </si>
+  <si>
+    <t>UK trade in goods, year in review</t>
+  </si>
+  <si>
+    <t>Unexplained deaths in infancy, England and Wales</t>
+  </si>
+  <si>
+    <t>User guide to crime statistics for England and Wales</t>
+  </si>
+  <si>
+    <t>Vital statistics in the UK: births, deaths and marriages</t>
+  </si>
+  <si>
+    <t>Workless households for regions across the UK</t>
+  </si>
+  <si>
+    <t>Published 16 April 2026</t>
   </si>
   <si>
     <t>Tiering of Regular Outputs</t>
   </si>
   <si>
-    <t>This is a live document which will be kept up to date with any changes.
-[...521 lines deleted...]
-  <si>
     <t>UK trade in goods by industry, country and commodity</t>
   </si>
   <si>
     <t>UK trade in services by industry, country and service type</t>
-  </si>
-[...301 lines deleted...]
-    <t>Workless households for regions across the UK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -1073,272 +997,97 @@
         <color theme="3"/>
       </right>
       <top style="thin">
         <color theme="3"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="3"/>
       </left>
       <right style="thin">
         <color theme="3"/>
       </right>
       <top style="thin">
         <color theme="3"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="12">
-[...178 lines deleted...]
-    </dxf>
+  <dxfs count="3">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF0B0C0C"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
@@ -1356,70 +1105,54 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{CAB5AA41-F111-4A79-8EDB-C8ACD736C44F}" name="Table2" displayName="Table2" ref="A4:B7" totalsRowShown="0" headerRowDxfId="11">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{CAB5AA41-F111-4A79-8EDB-C8ACD736C44F}" name="Table2" displayName="Table2" ref="A4:B7" totalsRowShown="0" headerRowDxfId="2">
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{F0275781-3C06-4415-8F38-FAD748BA6B7B}" name="Tier" dataDxfId="10"/>
-[...16 lines deleted...]
-    <tableColumn id="3" xr3:uid="{C5C44223-4CE2-4A2B-9B36-4ADDF71CA2F5}" name="Division" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{F0275781-3C06-4415-8F38-FAD748BA6B7B}" name="Tier" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{95CDFECB-4BDA-4CD8-ABAC-8D9696F412AE}" name="Description" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1680,3913 +1413,2247 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0AC5FA7-AA65-4804-A096-62F9B8E55952}">
-  <dimension ref="A1:B7"/>
+  <dimension ref="A1:B11"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="72.6640625" style="6" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="22.8" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="143.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="18" t="s">
+    <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="18"/>
+      <c r="B2" s="22"/>
     </row>
     <row r="3" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="13"/>
-      <c r="B3" s="13"/>
+      <c r="A3" s="12"/>
+      <c r="B3" s="12"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="41.4" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="55.2" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="22.8" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D249"/>
+  <dimension ref="A1:B254"/>
   <sheetViews>
-    <sheetView topLeftCell="A231" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D248" sqref="D248"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="103" style="6" customWidth="1"/>
     <col min="2" max="2" width="9" style="6" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="16.6640625" style="6" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="6"/>
+    <col min="3" max="16384" width="8.88671875" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" ht="22.8" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>10</v>
+        <v>260</v>
       </c>
       <c r="B1" s="2"/>
-      <c r="C1" s="2"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="2" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+    </row>
+    <row r="3" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="12" t="s">
+    </row>
+    <row r="4" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="15">
+      <c r="B4" s="19">
         <v>1</v>
       </c>
-      <c r="C4" s="15" t="s">
+    </row>
+    <row r="5" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="15" t="s">
+      <c r="B5" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="18" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="12" t="s">
+      <c r="B6" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="15">
+      <c r="B7" s="19">
         <v>1</v>
       </c>
-      <c r="C5" s="15" t="s">
+    </row>
+    <row r="8" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="15" t="s">
+      <c r="B8" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="18" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="B9" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="15">
+      <c r="B10" s="19">
         <v>1</v>
       </c>
-      <c r="C6" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="15" t="s">
+    </row>
+    <row r="11" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="12" t="s">
+      <c r="B11" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="15">
+      <c r="B12" s="19">
         <v>1</v>
       </c>
-      <c r="C7" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="15" t="s">
+    </row>
+    <row r="13" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="18" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="12" t="s">
+      <c r="B13" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="15">
+      <c r="B14" s="19">
         <v>1</v>
       </c>
-      <c r="C8" s="15" t="s">
+    </row>
+    <row r="15" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="15" t="s">
+      <c r="B15" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="18" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="B16" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="15">
+      <c r="B17" s="19">
         <v>1</v>
       </c>
-      <c r="C9" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="12" t="s">
+    </row>
+    <row r="18" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="15">
+      <c r="B18" s="19">
         <v>1</v>
       </c>
-      <c r="C10" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A11" s="12" t="s">
+    </row>
+    <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="15">
+      <c r="B19" s="19">
         <v>1</v>
       </c>
-      <c r="C11" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="12" t="s">
+    </row>
+    <row r="20" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="15">
+      <c r="B20" s="19">
         <v>1</v>
       </c>
-      <c r="C12" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="12" t="s">
+    </row>
+    <row r="21" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="15">
+      <c r="B21" s="19">
         <v>1</v>
       </c>
-      <c r="C13" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="12" t="s">
+    </row>
+    <row r="22" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="15">
+      <c r="B22" s="19">
         <v>1</v>
       </c>
-      <c r="C14" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="12" t="s">
+    </row>
+    <row r="23" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="15">
+      <c r="B23" s="19">
         <v>1</v>
       </c>
-      <c r="C15" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="12" t="s">
+    </row>
+    <row r="24" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="15">
+      <c r="B24" s="19">
         <v>1</v>
       </c>
-      <c r="C16" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="12" t="s">
+    </row>
+    <row r="25" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="15">
+      <c r="B25" s="19">
         <v>1</v>
       </c>
-      <c r="C17" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="12" t="s">
+    </row>
+    <row r="26" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="15">
+      <c r="B26" s="19">
         <v>1</v>
       </c>
-      <c r="C18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="15" t="s">
+    </row>
+    <row r="27" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="18" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="12" t="s">
+      <c r="B27" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B19" s="15">
+      <c r="B28" s="19">
         <v>1</v>
       </c>
-      <c r="C19" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="12" t="s">
+    </row>
+    <row r="29" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="B20" s="15">
+      <c r="B29" s="19">
         <v>1</v>
       </c>
-      <c r="C20" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="12" t="s">
+    </row>
+    <row r="30" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="15">
+      <c r="B30" s="19">
         <v>1</v>
       </c>
-      <c r="C21" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A22" s="12" t="s">
+    </row>
+    <row r="31" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A31" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="B22" s="15">
+      <c r="B31" s="19">
         <v>1</v>
       </c>
-      <c r="C22" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="12" t="s">
+    </row>
+    <row r="32" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="15">
+      <c r="B32" s="19">
         <v>1</v>
       </c>
-      <c r="C23" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A24" s="12" t="s">
+    </row>
+    <row r="33" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="B24" s="15">
-[...5 lines deleted...]
-      <c r="D24" s="15" t="s">
+      <c r="B33" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="18" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="12" t="s">
+      <c r="B34" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A35" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="B25" s="15">
-[...10 lines deleted...]
-      <c r="A26" s="12" t="s">
+      <c r="B35" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A36" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B26" s="15">
-[...10 lines deleted...]
-      <c r="A27" s="12" t="s">
+      <c r="B36" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A37" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="B27" s="15">
-[...5 lines deleted...]
-      <c r="D27" s="15" t="s">
+      <c r="B37" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A38" s="18" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="12" t="s">
+      <c r="B38" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A39" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="B28" s="15">
-[...10 lines deleted...]
-      <c r="A29" s="12" t="s">
+      <c r="B39" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A40" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B29" s="15">
-[...10 lines deleted...]
-      <c r="A30" s="12" t="s">
+      <c r="B40" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A41" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="B30" s="15">
-[...10 lines deleted...]
-      <c r="A31" s="12" t="s">
+      <c r="B41" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A42" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="B31" s="15">
-[...10 lines deleted...]
-      <c r="A32" s="12" t="s">
+      <c r="B42" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A43" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B32" s="15">
-[...10 lines deleted...]
-      <c r="A33" s="12" t="s">
+      <c r="B43" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A44" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="B33" s="15">
-[...10 lines deleted...]
-      <c r="A34" s="12" t="s">
+      <c r="B44" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A45" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="B34" s="15">
-[...10 lines deleted...]
-      <c r="A35" s="12" t="s">
+      <c r="B45" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A46" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="15">
-[...5 lines deleted...]
-      <c r="D35" s="15" t="s">
+      <c r="B46" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A47" s="18" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="12" t="s">
+      <c r="B47" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="18" t="s">
         <v>59</v>
       </c>
-      <c r="B36" s="15">
-[...10 lines deleted...]
-      <c r="A37" s="12" t="s">
+      <c r="B48" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="18" t="s">
         <v>60</v>
       </c>
-      <c r="B37" s="15">
-[...5 lines deleted...]
-      <c r="D37" s="15" t="s">
+      <c r="B49" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="18" t="s">
         <v>61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="12" t="s">
+      <c r="B50" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A51" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="B38" s="15">
-[...10 lines deleted...]
-      <c r="A39" s="12" t="s">
+      <c r="B51" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A52" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B39" s="15">
-[...2 lines deleted...]
-      <c r="C39" s="15" t="s">
+      <c r="B52" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="D39" s="15" t="s">
+      <c r="B53" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="18" t="s">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="12" t="s">
+      <c r="B54" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="15">
-[...10 lines deleted...]
-      <c r="A41" s="12" t="s">
+      <c r="B55" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="B41" s="15">
-[...10 lines deleted...]
-      <c r="A42" s="12" t="s">
+      <c r="B56" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="18" t="s">
         <v>68</v>
       </c>
-      <c r="B42" s="15">
-[...10 lines deleted...]
-      <c r="A43" s="12" t="s">
+      <c r="B57" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="B43" s="15">
-[...10 lines deleted...]
-      <c r="A44" s="12" t="s">
+      <c r="B58" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="B44" s="15">
-[...10 lines deleted...]
-      <c r="A45" s="12" t="s">
+      <c r="B59" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A60" s="18" t="s">
         <v>71</v>
       </c>
-      <c r="B45" s="15">
-[...10 lines deleted...]
-      <c r="A46" s="12" t="s">
+      <c r="B60" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A61" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="B46" s="15">
-[...10 lines deleted...]
-      <c r="A47" s="12" t="s">
+      <c r="B61" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A62" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="B47" s="15">
-[...10 lines deleted...]
-      <c r="A48" s="12" t="s">
+      <c r="B62" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A63" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="B48" s="15">
-[...10 lines deleted...]
-      <c r="A49" s="12" t="s">
+      <c r="B63" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A64" s="18" t="s">
         <v>75</v>
       </c>
-      <c r="B49" s="15">
-[...10 lines deleted...]
-      <c r="A50" s="12" t="s">
+      <c r="B64" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A65" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="B50" s="15">
-[...10 lines deleted...]
-      <c r="A51" s="12" t="s">
+      <c r="B65" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="B51" s="15">
-[...10 lines deleted...]
-      <c r="A52" s="12" t="s">
+      <c r="B66" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="B52" s="15">
-[...10 lines deleted...]
-      <c r="A53" s="12" t="s">
+      <c r="B67" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A68" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="B53" s="15">
-[...5 lines deleted...]
-      <c r="D53" s="15" t="s">
+      <c r="B68" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A69" s="18" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="12" t="s">
+      <c r="B69" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="18" t="s">
         <v>81</v>
       </c>
-      <c r="B54" s="15">
-[...10 lines deleted...]
-      <c r="A55" s="12" t="s">
+      <c r="B70" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A71" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="B55" s="15">
-[...2 lines deleted...]
-      <c r="C55" s="15" t="s">
+      <c r="B71" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="18" t="s">
         <v>83</v>
       </c>
-      <c r="D55" s="15" t="s">
+      <c r="B72" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A73" s="18" t="s">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="12" t="s">
+      <c r="B73" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A74" s="18" t="s">
         <v>85</v>
       </c>
-      <c r="B56" s="15">
-[...10 lines deleted...]
-      <c r="A57" s="12" t="s">
+      <c r="B74" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A75" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="B57" s="15">
-[...10 lines deleted...]
-      <c r="A58" s="12" t="s">
+      <c r="B75" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="18" t="s">
         <v>87</v>
       </c>
-      <c r="B58" s="15">
-[...10 lines deleted...]
-      <c r="A59" s="12" t="s">
+      <c r="B76" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A77" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="B59" s="15">
-[...10 lines deleted...]
-      <c r="A60" s="12" t="s">
+      <c r="B77" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A78" s="18" t="s">
         <v>89</v>
       </c>
-      <c r="B60" s="15">
-[...10 lines deleted...]
-      <c r="A61" s="12" t="s">
+      <c r="B78" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A79" s="18" t="s">
         <v>90</v>
       </c>
-      <c r="B61" s="15">
-[...10 lines deleted...]
-      <c r="A62" s="12" t="s">
+      <c r="B79" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="18" t="s">
         <v>91</v>
       </c>
-      <c r="B62" s="15">
-[...10 lines deleted...]
-      <c r="A63" s="12" t="s">
+      <c r="B80" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A81" s="18" t="s">
         <v>92</v>
       </c>
-      <c r="B63" s="15">
-[...10 lines deleted...]
-      <c r="A64" s="12" t="s">
+      <c r="B81" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="18" t="s">
         <v>93</v>
       </c>
-      <c r="B64" s="15">
-[...10 lines deleted...]
-      <c r="A65" s="12" t="s">
+      <c r="B82" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A83" s="18" t="s">
         <v>94</v>
       </c>
-      <c r="B65" s="15">
-[...10 lines deleted...]
-      <c r="A66" s="12" t="s">
+      <c r="B83" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="18" t="s">
         <v>95</v>
       </c>
-      <c r="B66" s="15">
-[...10 lines deleted...]
-      <c r="A67" s="12" t="s">
+      <c r="B84" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A85" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="B67" s="15">
-[...10 lines deleted...]
-      <c r="A68" s="12" t="s">
+      <c r="B85" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A86" s="18" t="s">
         <v>97</v>
       </c>
-      <c r="B68" s="15">
-[...10 lines deleted...]
-      <c r="A69" s="12" t="s">
+      <c r="B86" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A87" s="18" t="s">
         <v>98</v>
       </c>
-      <c r="B69" s="15">
-[...5 lines deleted...]
-      <c r="D69" s="15" t="s">
+      <c r="B87" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="18" t="s">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="12" t="s">
+      <c r="B88" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A89" s="18" t="s">
         <v>100</v>
       </c>
-      <c r="B70" s="15">
-[...10 lines deleted...]
-      <c r="A71" s="12" t="s">
+      <c r="B89" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A90" s="18" t="s">
         <v>101</v>
       </c>
-      <c r="B71" s="15">
-[...10 lines deleted...]
-      <c r="A72" s="12" t="s">
+      <c r="B90" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A91" s="18" t="s">
         <v>102</v>
       </c>
-      <c r="B72" s="15">
-[...10 lines deleted...]
-      <c r="A73" s="12" t="s">
+      <c r="B91" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A92" s="18" t="s">
         <v>103</v>
       </c>
-      <c r="B73" s="15">
-[...10 lines deleted...]
-      <c r="A74" s="12" t="s">
+      <c r="B92" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A93" s="18" t="s">
         <v>104</v>
       </c>
-      <c r="B74" s="15">
-[...10 lines deleted...]
-      <c r="A75" s="12" t="s">
+      <c r="B93" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A94" s="18" t="s">
         <v>105</v>
       </c>
-      <c r="B75" s="15">
-[...10 lines deleted...]
-      <c r="A76" s="12" t="s">
+      <c r="B94" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A95" s="18" t="s">
         <v>106</v>
       </c>
-      <c r="B76" s="15">
-[...5 lines deleted...]
-      <c r="D76" s="15" t="s">
+      <c r="B95" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A96" s="18" t="s">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="12" t="s">
+      <c r="B96" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A97" s="18" t="s">
         <v>108</v>
       </c>
-      <c r="B77" s="15">
-[...10 lines deleted...]
-      <c r="A78" s="12" t="s">
+      <c r="B97" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A98" s="18" t="s">
         <v>109</v>
       </c>
-      <c r="B78" s="15">
-[...10 lines deleted...]
-      <c r="A79" s="12" t="s">
+      <c r="B98" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A99" s="18" t="s">
         <v>110</v>
       </c>
-      <c r="B79" s="15">
-[...10 lines deleted...]
-      <c r="A80" s="12" t="s">
+      <c r="B99" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A100" s="18" t="s">
         <v>111</v>
       </c>
-      <c r="B80" s="15">
-[...10 lines deleted...]
-      <c r="A81" s="12" t="s">
+      <c r="B100" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A101" s="18" t="s">
         <v>112</v>
       </c>
-      <c r="B81" s="15">
-[...10 lines deleted...]
-      <c r="A82" s="12" t="s">
+      <c r="B101" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A102" s="18" t="s">
         <v>113</v>
       </c>
-      <c r="B82" s="15">
-[...10 lines deleted...]
-      <c r="A83" s="12" t="s">
+      <c r="B102" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A103" s="18" t="s">
         <v>114</v>
       </c>
-      <c r="B83" s="15">
-[...10 lines deleted...]
-      <c r="A84" s="12" t="s">
+      <c r="B103" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A104" s="18" t="s">
         <v>115</v>
       </c>
-      <c r="B84" s="15">
-[...10 lines deleted...]
-      <c r="A85" s="12" t="s">
+      <c r="B104" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A105" s="18" t="s">
         <v>116</v>
       </c>
-      <c r="B85" s="15">
-[...10 lines deleted...]
-      <c r="A86" s="12" t="s">
+      <c r="B105" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A106" s="18" t="s">
         <v>117</v>
       </c>
-      <c r="B86" s="15">
-[...5 lines deleted...]
-      <c r="D86" s="15" t="s">
+      <c r="B106" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A107" s="18" t="s">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="12" t="s">
+      <c r="B107" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A108" s="18" t="s">
         <v>119</v>
       </c>
-      <c r="B87" s="15">
-[...10 lines deleted...]
-      <c r="A88" s="12" t="s">
+      <c r="B108" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A109" s="18" t="s">
         <v>120</v>
       </c>
-      <c r="B88" s="15">
-[...10 lines deleted...]
-      <c r="A89" s="12" t="s">
+      <c r="B109" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A110" s="18" t="s">
         <v>121</v>
       </c>
-      <c r="B89" s="15">
-[...10 lines deleted...]
-      <c r="A90" s="12" t="s">
+      <c r="B110" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A111" s="18" t="s">
         <v>122</v>
       </c>
-      <c r="B90" s="15">
-[...10 lines deleted...]
-      <c r="A91" s="12" t="s">
+      <c r="B111" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A112" s="18" t="s">
         <v>123</v>
       </c>
-      <c r="B91" s="15">
-[...10 lines deleted...]
-      <c r="A92" s="12" t="s">
+      <c r="B112" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A113" s="18" t="s">
         <v>124</v>
       </c>
-      <c r="B92" s="15">
-[...10 lines deleted...]
-      <c r="A93" s="12" t="s">
+      <c r="B113" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A114" s="18" t="s">
         <v>125</v>
       </c>
-      <c r="B93" s="15">
-[...5 lines deleted...]
-      <c r="D93" s="15" t="s">
+      <c r="B114" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A115" s="18" t="s">
         <v>126</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="12" t="s">
+      <c r="B115" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A116" s="18" t="s">
         <v>127</v>
       </c>
-      <c r="B94" s="15">
-[...10 lines deleted...]
-      <c r="A95" s="12" t="s">
+      <c r="B116" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A117" s="18" t="s">
         <v>128</v>
       </c>
-      <c r="B95" s="15">
-[...10 lines deleted...]
-      <c r="A96" s="12" t="s">
+      <c r="B117" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A118" s="18" t="s">
         <v>129</v>
       </c>
-      <c r="B96" s="15">
-[...10 lines deleted...]
-      <c r="A97" s="12" t="s">
+      <c r="B118" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A119" s="18" t="s">
         <v>130</v>
       </c>
-      <c r="B97" s="15">
-[...10 lines deleted...]
-      <c r="A98" s="12" t="s">
+      <c r="B119" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A120" s="18" t="s">
         <v>131</v>
       </c>
-      <c r="B98" s="15">
-[...10 lines deleted...]
-      <c r="A99" s="12" t="s">
+      <c r="B120" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A121" s="18" t="s">
         <v>132</v>
       </c>
-      <c r="B99" s="15">
-[...10 lines deleted...]
-      <c r="A100" s="12" t="s">
+      <c r="B121" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A122" s="18" t="s">
         <v>133</v>
       </c>
-      <c r="B100" s="15">
-[...10 lines deleted...]
-      <c r="A101" s="12" t="s">
+      <c r="B122" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A123" s="18" t="s">
         <v>134</v>
       </c>
-      <c r="B101" s="15">
-[...10 lines deleted...]
-      <c r="A102" s="12" t="s">
+      <c r="B123" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A124" s="18" t="s">
         <v>135</v>
       </c>
-      <c r="B102" s="15">
-[...10 lines deleted...]
-      <c r="A103" s="12" t="s">
+      <c r="B124" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A125" s="18" t="s">
         <v>136</v>
       </c>
-      <c r="B103" s="15">
-[...10 lines deleted...]
-      <c r="A104" s="12" t="s">
+      <c r="B125" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A126" s="18" t="s">
         <v>137</v>
       </c>
-      <c r="B104" s="15">
-[...10 lines deleted...]
-      <c r="A105" s="12" t="s">
+      <c r="B126" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A127" s="18" t="s">
         <v>138</v>
       </c>
-      <c r="B105" s="15">
-[...10 lines deleted...]
-      <c r="A106" s="12" t="s">
+      <c r="B127" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A128" s="18" t="s">
         <v>139</v>
       </c>
-      <c r="B106" s="15">
-[...10 lines deleted...]
-      <c r="A107" s="12" t="s">
+      <c r="B128" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A129" s="18" t="s">
         <v>140</v>
       </c>
-      <c r="B107" s="15">
-[...10 lines deleted...]
-      <c r="A108" s="12" t="s">
+      <c r="B129" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A130" s="18" t="s">
         <v>141</v>
       </c>
-      <c r="B108" s="15">
-[...10 lines deleted...]
-      <c r="A109" s="12" t="s">
+      <c r="B130" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A131" s="18" t="s">
         <v>142</v>
       </c>
-      <c r="B109" s="15">
-[...10 lines deleted...]
-      <c r="A110" s="12" t="s">
+      <c r="B131" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A132" s="18" t="s">
         <v>143</v>
       </c>
-      <c r="B110" s="15">
-[...10 lines deleted...]
-      <c r="A111" s="12" t="s">
+      <c r="B132" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A133" s="18" t="s">
         <v>144</v>
       </c>
-      <c r="B111" s="15">
-[...10 lines deleted...]
-      <c r="A112" s="12" t="s">
+      <c r="B133" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A134" s="18" t="s">
         <v>145</v>
       </c>
-      <c r="B112" s="15">
-[...10 lines deleted...]
-      <c r="A113" s="12" t="s">
+      <c r="B134" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A135" s="18" t="s">
         <v>146</v>
       </c>
-      <c r="B113" s="15">
-[...10 lines deleted...]
-      <c r="A114" s="12" t="s">
+      <c r="B135" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A136" s="18" t="s">
         <v>147</v>
       </c>
-      <c r="B114" s="15">
-[...10 lines deleted...]
-      <c r="A115" s="12" t="s">
+      <c r="B136" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A137" s="18" t="s">
         <v>148</v>
       </c>
-      <c r="B115" s="15">
-[...10 lines deleted...]
-      <c r="A116" s="12" t="s">
+      <c r="B137" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A138" s="18" t="s">
         <v>149</v>
       </c>
-      <c r="B116" s="15">
-[...10 lines deleted...]
-      <c r="A117" s="12" t="s">
+      <c r="B138" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A139" s="18" t="s">
         <v>150</v>
       </c>
-      <c r="B117" s="15">
-[...10 lines deleted...]
-      <c r="A118" s="12" t="s">
+      <c r="B139" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A140" s="18" t="s">
         <v>151</v>
       </c>
-      <c r="B118" s="15">
-[...10 lines deleted...]
-      <c r="A119" s="12" t="s">
+      <c r="B140" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A141" s="18" t="s">
         <v>152</v>
       </c>
-      <c r="B119" s="15">
-[...10 lines deleted...]
-      <c r="A120" s="12" t="s">
+      <c r="B141" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A142" s="18" t="s">
         <v>153</v>
       </c>
-      <c r="B120" s="15">
-[...10 lines deleted...]
-      <c r="A121" s="12" t="s">
+      <c r="B142" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A143" s="18" t="s">
         <v>154</v>
       </c>
-      <c r="B121" s="15">
-[...10 lines deleted...]
-      <c r="A122" s="12" t="s">
+      <c r="B143" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A144" s="18" t="s">
         <v>155</v>
       </c>
-      <c r="B122" s="15">
-[...10 lines deleted...]
-      <c r="A123" s="12" t="s">
+      <c r="B144" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A145" s="18" t="s">
         <v>156</v>
       </c>
-      <c r="B123" s="15">
-[...10 lines deleted...]
-      <c r="A124" s="12" t="s">
+      <c r="B145" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="146" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A146" s="18" t="s">
         <v>157</v>
       </c>
-      <c r="B124" s="15">
-[...10 lines deleted...]
-      <c r="A125" s="12" t="s">
+      <c r="B146" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="147" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A147" s="18" t="s">
         <v>158</v>
       </c>
-      <c r="B125" s="15">
-[...10 lines deleted...]
-      <c r="A126" s="12" t="s">
+      <c r="B147" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A148" s="18" t="s">
         <v>159</v>
       </c>
-      <c r="B126" s="15">
-[...10 lines deleted...]
-      <c r="A127" s="12" t="s">
+      <c r="B148" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A149" s="18" t="s">
         <v>160</v>
       </c>
-      <c r="B127" s="15">
-[...5 lines deleted...]
-      <c r="D127" s="15" t="s">
+      <c r="B149" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="150" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A150" s="18" t="s">
         <v>161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" s="12" t="s">
+      <c r="B150" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A151" s="18" t="s">
+        <v>261</v>
+      </c>
+      <c r="B151" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A152" s="18" t="s">
+        <v>262</v>
+      </c>
+      <c r="B152" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A153" s="18" t="s">
         <v>162</v>
       </c>
-      <c r="B128" s="15">
-[...10 lines deleted...]
-      <c r="A129" s="12" t="s">
+      <c r="B153" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A154" s="18" t="s">
         <v>163</v>
       </c>
-      <c r="B129" s="15">
-[...10 lines deleted...]
-      <c r="A130" s="12" t="s">
+      <c r="B154" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A155" s="18" t="s">
         <v>164</v>
       </c>
-      <c r="B130" s="15">
-[...10 lines deleted...]
-      <c r="A131" s="12" t="s">
+      <c r="B155" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="156" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A156" s="18" t="s">
         <v>165</v>
       </c>
-      <c r="B131" s="15">
-[...10 lines deleted...]
-      <c r="A132" s="12" t="s">
+      <c r="B156" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A157" s="18" t="s">
         <v>166</v>
       </c>
-      <c r="B132" s="15">
-[...10 lines deleted...]
-      <c r="A133" s="12" t="s">
+      <c r="B157" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A158" s="18" t="s">
         <v>167</v>
       </c>
-      <c r="B133" s="15">
-[...10 lines deleted...]
-      <c r="A134" s="12" t="s">
+      <c r="B158" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A159" s="18" t="s">
         <v>168</v>
       </c>
-      <c r="B134" s="15">
-[...10 lines deleted...]
-      <c r="A135" s="12" t="s">
+      <c r="B159" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A160" s="18" t="s">
         <v>169</v>
       </c>
-      <c r="B135" s="15">
-[...10 lines deleted...]
-      <c r="A136" s="12" t="s">
+      <c r="B160" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A161" s="18" t="s">
+        <v>179</v>
+      </c>
+      <c r="B161" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A162" s="18" t="s">
+        <v>236</v>
+      </c>
+      <c r="B162" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="163" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A163" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="B163" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A164" s="18" t="s">
+        <v>225</v>
+      </c>
+      <c r="B164" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A165" s="18" t="s">
+        <v>243</v>
+      </c>
+      <c r="B165" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A166" s="18" t="s">
+        <v>249</v>
+      </c>
+      <c r="B166" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A167" s="18" t="s">
+        <v>250</v>
+      </c>
+      <c r="B167" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A168" s="18" t="s">
         <v>170</v>
       </c>
-      <c r="B136" s="15">
-[...10 lines deleted...]
-      <c r="A137" s="12" t="s">
+      <c r="B168" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A169" s="18" t="s">
         <v>171</v>
       </c>
-      <c r="B137" s="15">
-[...10 lines deleted...]
-      <c r="A138" s="12" t="s">
+      <c r="B169" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="170" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A170" s="18" t="s">
         <v>172</v>
       </c>
-      <c r="B138" s="15">
-[...10 lines deleted...]
-      <c r="A139" s="12" t="s">
+      <c r="B170" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A171" s="18" t="s">
         <v>173</v>
       </c>
-      <c r="B139" s="15">
-[...10 lines deleted...]
-      <c r="A140" s="12" t="s">
+      <c r="B171" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A172" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="B140" s="15">
-[...10 lines deleted...]
-      <c r="A141" s="12" t="s">
+      <c r="B172" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="173" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A173" s="18" t="s">
         <v>175</v>
       </c>
-      <c r="B141" s="15">
-[...10 lines deleted...]
-      <c r="A142" s="12" t="s">
+      <c r="B173" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A174" s="18" t="s">
         <v>176</v>
       </c>
-      <c r="B142" s="15">
-[...10 lines deleted...]
-      <c r="A143" s="12" t="s">
+      <c r="B174" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="175" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A175" s="18" t="s">
         <v>177</v>
       </c>
-      <c r="B143" s="15">
-[...10 lines deleted...]
-      <c r="A144" s="12" t="s">
+      <c r="B175" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A176" s="18" t="s">
         <v>178</v>
       </c>
-      <c r="B144" s="15">
-[...24 lines deleted...]
-      <c r="A146" s="12" t="s">
+      <c r="B176" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="177" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A177" s="18" t="s">
         <v>180</v>
       </c>
-      <c r="B146" s="15">
-[...10 lines deleted...]
-      <c r="A147" s="12" t="s">
+      <c r="B177" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A178" s="18" t="s">
         <v>181</v>
       </c>
-      <c r="B147" s="15">
-[...10 lines deleted...]
-      <c r="A148" s="12" t="s">
+      <c r="B178" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A179" s="18" t="s">
         <v>182</v>
       </c>
-      <c r="B148" s="15">
-[...10 lines deleted...]
-      <c r="A149" s="12" t="s">
+      <c r="B179" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A180" s="18" t="s">
         <v>183</v>
       </c>
-      <c r="B149" s="15">
-[...24 lines deleted...]
-      <c r="A151" s="12" t="s">
+      <c r="B180" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A181" s="18" t="s">
         <v>185</v>
       </c>
-      <c r="B151" s="15">
-[...10 lines deleted...]
-      <c r="A152" s="12" t="s">
+      <c r="B181" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A182" s="18" t="s">
         <v>186</v>
       </c>
-      <c r="B152" s="15">
-[...10 lines deleted...]
-      <c r="A153" s="12" t="s">
+      <c r="B182" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A183" s="18" t="s">
         <v>187</v>
       </c>
-      <c r="B153" s="15">
-[...10 lines deleted...]
-      <c r="A154" s="12" t="s">
+      <c r="B183" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A184" s="18" t="s">
         <v>188</v>
       </c>
-      <c r="B154" s="15">
-[...10 lines deleted...]
-      <c r="A155" s="12" t="s">
+      <c r="B184" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A185" s="18" t="s">
         <v>189</v>
       </c>
-      <c r="B155" s="15">
-[...10 lines deleted...]
-      <c r="A156" s="12" t="s">
+      <c r="B185" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="186" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A186" s="18" t="s">
         <v>190</v>
       </c>
-      <c r="B156" s="15">
-[...10 lines deleted...]
-      <c r="A157" s="12" t="s">
+      <c r="B186" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A187" s="18" t="s">
         <v>191</v>
       </c>
-      <c r="B157" s="15">
-[...10 lines deleted...]
-      <c r="A158" s="12" t="s">
+      <c r="B187" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A188" s="18" t="s">
         <v>192</v>
       </c>
-      <c r="B158" s="15">
-[...10 lines deleted...]
-      <c r="A159" s="12" t="s">
+      <c r="B188" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="189" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A189" s="18" t="s">
         <v>193</v>
       </c>
-      <c r="B159" s="15">
-[...10 lines deleted...]
-      <c r="A160" s="12" t="s">
+      <c r="B189" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="190" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A190" s="18" t="s">
         <v>194</v>
       </c>
-      <c r="B160" s="15">
-[...10 lines deleted...]
-      <c r="A161" s="12" t="s">
+      <c r="B190" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A191" s="18" t="s">
         <v>195</v>
       </c>
-      <c r="B161" s="15">
-[...10 lines deleted...]
-      <c r="A162" s="12" t="s">
+      <c r="B191" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="192" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A192" s="18" t="s">
         <v>196</v>
       </c>
-      <c r="B162" s="15">
-[...10 lines deleted...]
-      <c r="A163" s="12" t="s">
+      <c r="B192" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="193" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A193" s="18" t="s">
         <v>197</v>
       </c>
-      <c r="B163" s="15">
-[...10 lines deleted...]
-      <c r="A164" s="12" t="s">
+      <c r="B193" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A194" s="18" t="s">
         <v>198</v>
       </c>
-      <c r="B164" s="15">
-[...10 lines deleted...]
-      <c r="A165" s="12" t="s">
+      <c r="B194" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A195" s="18" t="s">
         <v>199</v>
       </c>
-      <c r="B165" s="15">
-[...10 lines deleted...]
-      <c r="A166" s="12" t="s">
+      <c r="B195" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A196" s="18" t="s">
         <v>200</v>
       </c>
-      <c r="B166" s="15">
-[...10 lines deleted...]
-      <c r="A167" s="12" t="s">
+      <c r="B196" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="197" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A197" s="18" t="s">
         <v>201</v>
       </c>
-      <c r="B167" s="15">
-[...10 lines deleted...]
-      <c r="A168" s="12" t="s">
+      <c r="B197" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="198" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A198" s="18" t="s">
         <v>202</v>
       </c>
-      <c r="B168" s="15">
-[...10 lines deleted...]
-      <c r="A169" s="12" t="s">
+      <c r="B198" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A199" s="18" t="s">
         <v>203</v>
       </c>
-      <c r="B169" s="15">
-[...10 lines deleted...]
-      <c r="A170" s="12" t="s">
+      <c r="B199" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A200" s="18" t="s">
         <v>204</v>
       </c>
-      <c r="B170" s="15">
-[...10 lines deleted...]
-      <c r="A171" s="12" t="s">
+      <c r="B200" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A201" s="18" t="s">
         <v>205</v>
       </c>
-      <c r="B171" s="15">
-[...10 lines deleted...]
-      <c r="A172" s="5" t="s">
+      <c r="B201" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A202" s="18" t="s">
         <v>206</v>
       </c>
-      <c r="B172" s="15">
-[...10 lines deleted...]
-      <c r="A173" s="12" t="s">
+      <c r="B202" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A203" s="18" t="s">
         <v>207</v>
       </c>
-      <c r="B173" s="15">
-[...10 lines deleted...]
-      <c r="A174" s="12" t="s">
+      <c r="B203" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="204" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A204" s="18" t="s">
         <v>208</v>
       </c>
-      <c r="B174" s="15">
-[...10 lines deleted...]
-      <c r="A175" s="12" t="s">
+      <c r="B204" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A205" s="18" t="s">
         <v>209</v>
       </c>
-      <c r="B175" s="15">
-[...10 lines deleted...]
-      <c r="A176" s="12" t="s">
+      <c r="B205" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="206" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A206" s="18" t="s">
         <v>210</v>
       </c>
-      <c r="B176" s="15">
-[...10 lines deleted...]
-      <c r="A177" s="12" t="s">
+      <c r="B206" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="207" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A207" s="18" t="s">
         <v>211</v>
       </c>
-      <c r="B177" s="15">
-[...10 lines deleted...]
-      <c r="A178" s="12" t="s">
+      <c r="B207" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="208" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A208" s="18" t="s">
         <v>212</v>
       </c>
-      <c r="B178" s="15">
-[...10 lines deleted...]
-      <c r="A179" s="12" t="s">
+      <c r="B208" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="209" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A209" s="18" t="s">
         <v>213</v>
       </c>
-      <c r="B179" s="15">
-[...10 lines deleted...]
-      <c r="A180" s="12" t="s">
+      <c r="B209" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="210" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A210" s="18" t="s">
         <v>214</v>
       </c>
-      <c r="B180" s="15">
-[...10 lines deleted...]
-      <c r="A181" s="12" t="s">
+      <c r="B210" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A211" s="18" t="s">
         <v>215</v>
       </c>
-      <c r="B181" s="15">
-[...10 lines deleted...]
-      <c r="A182" s="12" t="s">
+      <c r="B211" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="212" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A212" s="18" t="s">
         <v>216</v>
       </c>
-      <c r="B182" s="15">
-[...10 lines deleted...]
-      <c r="A183" s="12" t="s">
+      <c r="B212" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A213" s="18" t="s">
         <v>217</v>
       </c>
-      <c r="B183" s="15">
-[...10 lines deleted...]
-      <c r="A184" s="12" t="s">
+      <c r="B213" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="214" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A214" s="18" t="s">
         <v>218</v>
       </c>
-      <c r="B184" s="15">
-[...10 lines deleted...]
-      <c r="A185" s="12" t="s">
+      <c r="B214" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="215" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A215" s="18" t="s">
         <v>219</v>
       </c>
-      <c r="B185" s="15">
-[...10 lines deleted...]
-      <c r="A186" s="12" t="s">
+      <c r="B215" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="216" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A216" s="18" t="s">
         <v>220</v>
       </c>
-      <c r="B186" s="15">
-[...10 lines deleted...]
-      <c r="A187" s="12" t="s">
+      <c r="B216" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="217" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A217" s="18" t="s">
         <v>221</v>
       </c>
-      <c r="B187" s="15">
-[...10 lines deleted...]
-      <c r="A188" s="12" t="s">
+      <c r="B217" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="218" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A218" s="18" t="s">
         <v>222</v>
       </c>
-      <c r="B188" s="15">
-[...10 lines deleted...]
-      <c r="A189" s="12" t="s">
+      <c r="B218" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="219" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A219" s="18" t="s">
         <v>223</v>
       </c>
-      <c r="B189" s="15">
-[...10 lines deleted...]
-      <c r="A190" s="12" t="s">
+      <c r="B219" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="220" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A220" s="18" t="s">
         <v>224</v>
       </c>
-      <c r="B190" s="15">
-[...24 lines deleted...]
-      <c r="A192" s="12" t="s">
+      <c r="B220" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="221" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A221" s="18" t="s">
         <v>226</v>
       </c>
-      <c r="B192" s="15">
-[...10 lines deleted...]
-      <c r="A193" s="12" t="s">
+      <c r="B221" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="222" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A222" s="18" t="s">
         <v>227</v>
       </c>
-      <c r="B193" s="15">
-[...10 lines deleted...]
-      <c r="A194" s="12" t="s">
+      <c r="B222" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="223" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A223" s="18" t="s">
         <v>228</v>
       </c>
-      <c r="B194" s="15">
-[...10 lines deleted...]
-      <c r="A195" s="12" t="s">
+      <c r="B223" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="224" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A224" s="18" t="s">
         <v>229</v>
       </c>
-      <c r="B195" s="15">
-[...10 lines deleted...]
-      <c r="A196" s="12" t="s">
+      <c r="B224" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="225" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A225" s="18" t="s">
         <v>230</v>
       </c>
-      <c r="B196" s="15">
-[...10 lines deleted...]
-      <c r="A197" s="12" t="s">
+      <c r="B225" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="226" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A226" s="18" t="s">
         <v>231</v>
       </c>
-      <c r="B197" s="15">
-[...10 lines deleted...]
-      <c r="A198" s="12" t="s">
+      <c r="B226" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="227" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A227" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="B198" s="15">
-[...10 lines deleted...]
-      <c r="A199" s="12" t="s">
+      <c r="B227" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A228" s="18" t="s">
         <v>233</v>
       </c>
-      <c r="B199" s="15">
-[...10 lines deleted...]
-      <c r="A200" s="12" t="s">
+      <c r="B228" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="229" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A229" s="18" t="s">
         <v>234</v>
       </c>
-      <c r="B200" s="15">
-[...10 lines deleted...]
-      <c r="A201" s="12" t="s">
+      <c r="B229" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="230" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A230" s="18" t="s">
         <v>235</v>
       </c>
-      <c r="B201" s="15">
-[...16 lines deleted...]
-      <c r="C202" s="15" t="s">
+      <c r="B230" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="231" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A231" s="18" t="s">
         <v>237</v>
       </c>
-      <c r="D202" s="15" t="s">
+      <c r="B231" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="232" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A232" s="18" t="s">
         <v>238</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A203" s="12" t="s">
+      <c r="B232" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="233" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A233" s="18" t="s">
         <v>239</v>
       </c>
-      <c r="B203" s="15">
-[...10 lines deleted...]
-      <c r="A204" s="12" t="s">
+      <c r="B233" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="234" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A234" s="18" t="s">
         <v>240</v>
       </c>
-      <c r="B204" s="15">
-[...5 lines deleted...]
-      <c r="D204" s="15" t="s">
+      <c r="B234" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="235" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A235" s="18" t="s">
         <v>241</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A205" s="12" t="s">
+      <c r="B235" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A236" s="18" t="s">
         <v>242</v>
       </c>
-      <c r="B205" s="15">
-[...24 lines deleted...]
-      <c r="A207" s="12" t="s">
+      <c r="B236" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="237" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A237" s="18" t="s">
         <v>244</v>
       </c>
-      <c r="B207" s="15">
-[...10 lines deleted...]
-      <c r="A208" s="12" t="s">
+      <c r="B237" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="238" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A238" s="18" t="s">
         <v>245</v>
       </c>
-      <c r="B208" s="15">
-[...10 lines deleted...]
-      <c r="A209" s="12" t="s">
+      <c r="B238" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="239" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A239" s="18" t="s">
         <v>246</v>
       </c>
-      <c r="B209" s="15">
-[...10 lines deleted...]
-      <c r="A210" s="12" t="s">
+      <c r="B239" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="240" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A240" s="18" t="s">
         <v>247</v>
       </c>
-      <c r="B210" s="15">
-[...10 lines deleted...]
-      <c r="A211" s="12" t="s">
+      <c r="B240" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="241" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A241" s="18" t="s">
         <v>248</v>
       </c>
-      <c r="B211" s="15">
-[...38 lines deleted...]
-      <c r="A214" s="12" t="s">
+      <c r="B241" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="242" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A242" s="18" t="s">
         <v>251</v>
       </c>
-      <c r="B214" s="15">
-[...10 lines deleted...]
-      <c r="A215" s="12" t="s">
+      <c r="B242" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="243" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A243" s="18" t="s">
         <v>252</v>
       </c>
-      <c r="B215" s="15">
-[...10 lines deleted...]
-      <c r="A216" s="12" t="s">
+      <c r="B243" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="244" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A244" s="18" t="s">
         <v>253</v>
       </c>
-      <c r="B216" s="15">
-[...10 lines deleted...]
-      <c r="A217" s="12" t="s">
+      <c r="B244" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="245" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A245" s="18" t="s">
         <v>254</v>
       </c>
-      <c r="B217" s="15">
-[...10 lines deleted...]
-      <c r="A218" s="12" t="s">
+      <c r="B245" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="246" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A246" s="18" t="s">
         <v>255</v>
       </c>
-      <c r="B218" s="15">
-[...10 lines deleted...]
-      <c r="A219" s="12" t="s">
+      <c r="B246" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="247" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A247" s="18" t="s">
         <v>256</v>
       </c>
-      <c r="B219" s="15">
-[...10 lines deleted...]
-      <c r="A220" s="12" t="s">
+      <c r="B247" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="248" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A248" s="18" t="s">
         <v>257</v>
       </c>
-      <c r="B220" s="15">
-[...10 lines deleted...]
-      <c r="A221" s="12" t="s">
+      <c r="B248" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="249" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A249" s="20" t="s">
         <v>258</v>
       </c>
-      <c r="B221" s="15">
-[...399 lines deleted...]
-      </c>
+      <c r="B249" s="21">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="250" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A250" s="13"/>
+      <c r="B250" s="14"/>
+    </row>
+    <row r="251" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A251" s="13"/>
+      <c r="B251" s="14"/>
+    </row>
+    <row r="252" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A252" s="13"/>
+      <c r="B252" s="14"/>
+    </row>
+    <row r="253" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A253" s="13"/>
+      <c r="B253" s="14"/>
+    </row>
+    <row r="254" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="A254" s="15"/>
+      <c r="B254" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <tableParts count="1">
-[...1 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100417D7C68985173488DFAE8BBA3342BA5" ma:contentTypeVersion="43" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="050a8b7805e2df6ad9afc6869e37f158">
-[...2 lines deleted...]
-    <xsd:import namespace="68646eba-e426-425a-97d2-5e2193765ce6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002B39CE87156C7A49A4449F6C9BF0FD69" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="35eda188d52e6d72b9809edd4eafb7fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dc4abd16-ee9b-4795-ab06-b330c7b3aa7c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="73a5d0dcb3a8d2e766b5e0b5fe2122dc" ns2:_="">
+    <xsd:import namespace="dc4abd16-ee9b-4795-ab06-b330c7b3aa7c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:EDRMSOwner" minOccurs="0"/>
-[...22 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8479eeb2-9040-44ca-a6ac-220915e64d16" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc4abd16-ee9b-4795-ab06-b330c7b3aa7c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="EDRMSOwner" ma:index="4" nillable="true" ma:displayName="EDRMSOwner" ma:internalName="EDRMSOwner" ma:readOnly="false">
-[...90 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...84 lines deleted...]
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="32" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="9" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -5632,131 +3699,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66A899FA-7A87-4DCB-91D2-604762DF9A17}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3383DF4-9CB8-457B-8316-7F83005FB47B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="dc4abd16-ee9b-4795-ab06-b330c7b3aa7c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C9CCA98-A82B-40CD-8772-B91604C550A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F3984B8-AD27-4E96-BE6D-934D1A90078A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BBFE20F-86F9-4CF9-A37D-6498FBEA5C3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="8479eeb2-9040-44ca-a6ac-220915e64d16"/>
-    <ds:schemaRef ds:uri="68646eba-e426-425a-97d2-5e2193765ce6"/>
+    <ds:schemaRef ds:uri="dc4abd16-ee9b-4795-ab06-b330c7b3aa7c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{078807bf-ce82-4688-bce0-0d811684dc46}" enabled="0" method="" siteId="{078807bf-ce82-4688-bce0-0d811684dc46}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>How to use</vt:lpstr>
+      <vt:lpstr>Definitions and version control</vt:lpstr>
       <vt:lpstr>Output list</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100417D7C68985173488DFAE8BBA3342BA5</vt:lpwstr>
+    <vt:lpwstr>0x0101002B39CE87156C7A49A4449F6C9BF0FD69</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>