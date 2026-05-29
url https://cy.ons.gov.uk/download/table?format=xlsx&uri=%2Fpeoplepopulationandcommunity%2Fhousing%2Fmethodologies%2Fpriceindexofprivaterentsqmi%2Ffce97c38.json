--- v0 (2025-10-03)
+++ v1 (2026-05-29)
@@ -411,54 +411,56 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0000-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView tabSelected="true" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="str">
         <v>Table 1: Average linking rate from January 2015 to December 2024 </v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="str"/>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" s="2" t="str"/>
       <c r="B4" s="3" t="str">
-        <v>VOA Council Tax</v>
+        <v>Valuation Office 
+Council Tax</v>
       </c>
       <c r="C4" s="3" t="str">
-        <v>Land and property services valuation list</v>
+        <v>Land and property services 
+valuation list</v>
       </c>
       <c r="D4" s="3" t="str">
         <v>Acorn</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="str">
         <v>England rental data</v>
       </c>
       <c r="B5" s="4" t="str">
         <v>91.0%</v>
       </c>
       <c r="C5" s="4" t="str">
         <v>N/A</v>
       </c>
       <c r="D5" s="4" t="str">
         <v>99.8%</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="str">
         <v>Wales rental data</v>
       </c>
       <c r="B6" s="4" t="str">
         <v>91.4%</v>
@@ -495,47 +497,47 @@
         <v>86.5%</v>
       </c>
       <c r="D8" s="4" t="str">
         <v>99.1%</v>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10" t="str">
         <v>Source: </v>
       </c>
       <c r="B10" t="str">
         <v>Price Index of Private Rents from the Office for National Statistics</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Notes</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>1.</v>
       </c>
       <c r="B12" t="str">
-        <v>The linking rate to Valuation Office Agency (VOA) Council Tax has increased over time reaching on average 95.9% for England and 93.7% for Wales in 2024.  </v>
+        <v>The linking rate to HM Revenue and Customs Valuation Office Council Tax has increased over time reaching on average 95.9% for England and 93.7% for Wales in 2024.  </v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>