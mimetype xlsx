--- v0 (2025-10-24)
+++ v1 (2026-04-14)
@@ -1197,44 +1197,74 @@
       <c r="C54" s="5" t="str">
         <v>89%</v>
       </c>
       <c r="D54" s="5" t="str">
         <v>97%</v>
       </c>
       <c r="E54" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="6" t="str"/>
       <c r="B55" s="4" t="str">
         <v>Quarter 2 (Jul to Sep)</v>
       </c>
       <c r="C55" s="5" t="str">
         <v>91%</v>
       </c>
       <c r="D55" s="5" t="str">
         <v>94%</v>
       </c>
       <c r="E55" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
+    <row r="56">
+      <c r="A56" s="6" t="str"/>
+      <c r="B56" s="4" t="str">
+        <v>Quarter 3 (Oct to Dec)</v>
+      </c>
+      <c r="C56" s="5" t="str">
+        <v>86%</v>
+      </c>
+      <c r="D56" s="5" t="str">
+        <v>97%</v>
+      </c>
+      <c r="E56" s="5" t="str">
+        <v>£0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="6" t="str"/>
+      <c r="B57" s="4" t="str">
+        <v>Quarter 4 (Jan to Mar)</v>
+      </c>
+      <c r="C57" s="5" t="str">
+        <v>85%</v>
+      </c>
+      <c r="D57" s="5" t="str">
+        <v>96%</v>
+      </c>
+      <c r="E57" s="5" t="str">
+        <v>£0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>