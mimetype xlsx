--- v1 (2026-04-14)
+++ v2 (2026-07-29)
@@ -10,51 +10,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="true"/>
   <bookViews>
     <workbookView windowHeight="8010" windowWidth="14805" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet xmlns:relationships="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" relationships:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b>true</b>
       <color rgb="FF000000"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b>true</b>
       <color rgb="FF000000"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -71,73 +71,88 @@
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color rgb="FF000000"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b>true</b>
       <color rgb="FF000000"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color rgb="FF000000"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="11"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="10">
     <fill>
       <patternFill patternType="none">
         <fgColor/>
         <bgColor/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor/>
         <bgColor/>
       </patternFill>
     </fill>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
     <fill/>
+    <fill/>
   </fills>
-  <borders count="8">
+  <borders count="9">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -154,72 +169,75 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf applyAlignment="false" applyBorder="false" applyFill="false" applyFont="false" applyNumberFormat="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf applyAlignment="false" applyBorder="false" applyFill="false" applyFont="false" applyNumberFormat="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0"/>
     <xf applyAlignment="true" applyBorder="false" applyFill="false" applyFont="true" applyNumberFormat="false" applyProtection="false" borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0">
       <alignment/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFill="false" applyFont="true" applyNumberFormat="false" applyProtection="false" borderId="2" fillId="3" fontId="2" numFmtId="0" xfId="0">
       <alignment horizontal="left" wrapText="true"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFill="false" applyFont="true" applyNumberFormat="false" applyProtection="false" borderId="3" fillId="4" fontId="3" numFmtId="0" xfId="0">
       <alignment horizontal="right" wrapText="true"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFill="false" applyFont="true" applyNumberFormat="false" applyProtection="false" borderId="4" fillId="5" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFill="false" applyFont="true" applyNumberFormat="false" applyProtection="false" borderId="5" fillId="6" fontId="5" numFmtId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFill="false" applyFont="true" applyNumberFormat="false" applyProtection="false" borderId="6" fillId="7" fontId="6" numFmtId="0" xfId="0">
       <alignment wrapText="true"/>
     </xf>
     <xf applyAlignment="true" applyBorder="false" applyFill="false" applyFont="true" applyNumberFormat="false" applyProtection="false" borderId="7" fillId="8" fontId="7" numFmtId="0" xfId="0">
       <alignment/>
+    </xf>
+    <xf applyAlignment="true" applyBorder="false" applyFill="false" applyFont="true" applyNumberFormat="false" applyProtection="false" borderId="8" fillId="9" fontId="8" numFmtId="0" xfId="0">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="常规" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1028,243 +1046,274 @@
         <v>83%</v>
       </c>
       <c r="D42" s="5" t="str">
         <v>95%</v>
       </c>
       <c r="E42" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="6" t="str"/>
       <c r="B43" s="7" t="str">
         <v>Quarter 4 (Jan to Mar)</v>
       </c>
       <c r="C43" s="5" t="str">
         <v>86%</v>
       </c>
       <c r="D43" s="5" t="str">
         <v>91%</v>
       </c>
       <c r="E43" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="6" t="str">
+      <c r="A44" s="6" t="str"/>
+      <c r="B44" s="7" t="str"/>
+      <c r="C44" s="7" t="str"/>
+      <c r="D44" s="7" t="str"/>
+      <c r="E44" s="7" t="str"/>
+    </row>
+    <row r="45">
+      <c r="A45" s="6" t="str">
         <v>2023 to 2024</v>
       </c>
-      <c r="B44" s="7" t="str">
+      <c r="B45" s="7" t="str">
         <v>Quarter 1 (Apr to Jun)</v>
       </c>
-      <c r="C44" s="5" t="str">
+      <c r="C45" s="5" t="str">
         <v>83%</v>
       </c>
-      <c r="D44" s="5" t="str">
+      <c r="D45" s="5" t="str">
         <v>94%</v>
-      </c>
-[...13 lines deleted...]
-        <v>95%</v>
       </c>
       <c r="E45" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="6" t="str"/>
-      <c r="B46" s="4" t="str">
-        <v>Quarter 3 (Oct to Dec)</v>
+      <c r="B46" s="7" t="str">
+        <v>Quarter 2 (Jul to Sep)</v>
       </c>
       <c r="C46" s="5" t="str">
-        <v>86%</v>
+        <v>90%</v>
       </c>
       <c r="D46" s="5" t="str">
-        <v>97%</v>
+        <v>95%</v>
       </c>
       <c r="E46" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6" t="str"/>
-      <c r="B47" s="7" t="str">
-        <v>Quarter 4 (Jan to Mar)</v>
+      <c r="B47" s="4" t="str">
+        <v>Quarter 3 (Oct to Dec)</v>
       </c>
       <c r="C47" s="5" t="str">
-        <v>89%</v>
+        <v>86%</v>
       </c>
       <c r="D47" s="5" t="str">
-        <v>94%</v>
+        <v>97%</v>
       </c>
       <c r="E47" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="6" t="str"/>
-      <c r="B48" s="7" t="str"/>
-[...2 lines deleted...]
-      <c r="E48" s="7" t="str"/>
+      <c r="B48" s="7" t="str">
+        <v>Quarter 4 (Jan to Mar)</v>
+      </c>
+      <c r="C48" s="5" t="str">
+        <v>89%</v>
+      </c>
+      <c r="D48" s="5" t="str">
+        <v>94%</v>
+      </c>
+      <c r="E48" s="5" t="str">
+        <v>£0</v>
+      </c>
     </row>
     <row r="49">
-      <c r="A49" s="6" t="str">
+      <c r="A49" s="6" t="str"/>
+      <c r="B49" s="7" t="str"/>
+      <c r="C49" s="7" t="str"/>
+      <c r="D49" s="7" t="str"/>
+      <c r="E49" s="7" t="str"/>
+    </row>
+    <row r="50">
+      <c r="A50" s="6" t="str">
         <v>2024 to 2025</v>
       </c>
-      <c r="B49" s="7" t="str">
+      <c r="B50" s="7" t="str">
         <v>Quarter 1 (Apr to Jun)</v>
-      </c>
-[...13 lines deleted...]
-        <v>Quarter 2 (Jul to Sep)</v>
       </c>
       <c r="C50" s="5" t="str">
         <v>89%</v>
       </c>
       <c r="D50" s="5" t="str">
-        <v>97%</v>
+        <v>95%</v>
       </c>
       <c r="E50" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="6" t="str"/>
       <c r="B51" s="7" t="str">
-        <v>Quarter 3 (Oct to Dec)</v>
+        <v>Quarter 2 (Jul to Sep)</v>
       </c>
       <c r="C51" s="5" t="str">
-        <v>74%</v>
+        <v>89%</v>
       </c>
       <c r="D51" s="5" t="str">
-        <v>98%</v>
+        <v>97%</v>
       </c>
       <c r="E51" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="6" t="str"/>
       <c r="B52" s="7" t="str">
-        <v>Quarter 4 (Jan to Mar)</v>
+        <v>Quarter 3 (Oct to Dec)</v>
       </c>
       <c r="C52" s="5" t="str">
-        <v>91%</v>
+        <v>74%</v>
       </c>
       <c r="D52" s="5" t="str">
-        <v>94%</v>
+        <v>98%</v>
       </c>
       <c r="E52" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="6" t="str"/>
-      <c r="B53" s="7" t="str"/>
-[...2 lines deleted...]
-      <c r="E53" s="7" t="str"/>
+      <c r="B53" s="7" t="str">
+        <v>Quarter 4 (Jan to Mar)</v>
+      </c>
+      <c r="C53" s="5" t="str">
+        <v>91%</v>
+      </c>
+      <c r="D53" s="5" t="str">
+        <v>94%</v>
+      </c>
+      <c r="E53" s="5" t="str">
+        <v>£0</v>
+      </c>
     </row>
     <row r="54">
-      <c r="A54" s="6" t="str">
+      <c r="A54" s="6" t="str"/>
+      <c r="B54" s="7" t="str"/>
+      <c r="C54" s="7" t="str"/>
+      <c r="D54" s="7" t="str"/>
+      <c r="E54" s="7" t="str"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="6" t="str">
         <v>2025 to 2026</v>
       </c>
-      <c r="B54" s="7" t="str">
+      <c r="B55" s="7" t="str">
         <v>Quarter 1 (Apr to Jun)</v>
       </c>
-      <c r="C54" s="5" t="str">
+      <c r="C55" s="5" t="str">
         <v>89%</v>
       </c>
-      <c r="D54" s="5" t="str">
+      <c r="D55" s="5" t="str">
         <v>97%</v>
-      </c>
-[...13 lines deleted...]
-        <v>94%</v>
       </c>
       <c r="E55" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="6" t="str"/>
       <c r="B56" s="4" t="str">
-        <v>Quarter 3 (Oct to Dec)</v>
+        <v>Quarter 2 (Jul to Sep)</v>
       </c>
       <c r="C56" s="5" t="str">
-        <v>86%</v>
+        <v>91%</v>
       </c>
       <c r="D56" s="5" t="str">
-        <v>97%</v>
+        <v>94%</v>
       </c>
       <c r="E56" s="5" t="str">
         <v>£0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="6" t="str"/>
       <c r="B57" s="4" t="str">
+        <v>Quarter 3 (Oct to Dec)</v>
+      </c>
+      <c r="C57" s="5" t="str">
+        <v>86%</v>
+      </c>
+      <c r="D57" s="5" t="str">
+        <v>97%</v>
+      </c>
+      <c r="E57" s="5" t="str">
+        <v>£0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="6" t="str"/>
+      <c r="B58" s="4" t="str">
         <v>Quarter 4 (Jan to Mar)</v>
       </c>
-      <c r="C57" s="5" t="str">
+      <c r="C58" s="5" t="str">
         <v>85%</v>
       </c>
-      <c r="D57" s="5" t="str">
+      <c r="D58" s="5" t="str">
         <v>96%</v>
       </c>
-      <c r="E57" s="5" t="str">
+      <c r="E58" s="5" t="str">
+        <v>£0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="6" t="str"/>
+      <c r="B59" s="7" t="str"/>
+      <c r="C59" s="7" t="str"/>
+      <c r="D59" s="7" t="str"/>
+      <c r="E59" s="7" t="str"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="6" t="str">
+        <v>2026 to 2027</v>
+      </c>
+      <c r="B60" s="7" t="str">
+        <v>Quarter 1 (Apr to Jun)</v>
+      </c>
+      <c r="C60" s="8" t="str">
+        <v>83%</v>
+      </c>
+      <c r="D60" s="8" t="str">
+        <v>93%</v>
+      </c>
+      <c r="E60" s="8" t="str">
         <v>£0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>