--- v1 (2026-01-02)
+++ v2 (2026-04-17)
@@ -422,51 +422,51 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="str">
         <v>UK Economic and financial data</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="str"/>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" s="2" t="str">
         <v>Area</v>
       </c>
       <c r="C4" s="2" t="str">
         <v>Excel Files</v>
       </c>
       <c r="D4" s="2" t="str">
         <v>SDMX Files</v>
       </c>
       <c r="E4" s="2" t="str">
         <v>Source</v>
       </c>
       <c r="F4" s="2" t="str">
-        <v>Metadata </v>
+        <v>Metadata</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="str">
         <v>Real Sector</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="str"/>
       <c r="B6" s="4" t="str">
         <v>National Accounts</v>
       </c>
       <c r="C6" s="4" t="str">
         <v>&lt;a href="https://static.ons.gov.uk/imf/NAG_GBR.xlsx"&gt;Excel&lt;/a&gt;</v>
       </c>
       <c r="D6" s="4" t="str">
         <v>&lt;a href="https://static.ons.gov.uk/imf/NAG_GBR.xml"&gt;SDMX&lt;/a&gt;</v>
       </c>
       <c r="E6" s="4" t="str">
         <v>&lt;a href="https://www.ons.gov.uk/economy/grossdomesticproductgdp/bulletins/quarterlynationalaccounts/previousreleases"&gt;ONS&lt;/a&gt;</v>
       </c>
       <c r="F6" s="4" t="str">
         <v>&lt;a href="https://dsbb.imf.org/sdds/dqaf-base/country/GBR/category/NAG00"&gt;Metadata&lt;/a&gt;</v>
       </c>
       <c r="G6" s="4" t="str"/>
@@ -739,54 +739,58 @@
     <row r="22">
       <c r="A22" s="2" t="str"/>
       <c r="B22" s="4" t="str">
         <v>Interest Rates</v>
       </c>
       <c r="C22" s="4" t="str">
         <v>Not required</v>
       </c>
       <c r="D22" s="4" t="str">
         <v>Not required</v>
       </c>
       <c r="E22" s="4" t="str">
         <v>&lt;a href="https://www.bankofengland.co.uk/boeapps/database/fromshowcolumns.asp?Travel=NIxSUx&amp;amp;FromSeries=1&amp;amp;ToSeries=50&amp;amp;DAT=RNG&amp;amp;FD=1&amp;amp;FM=Jan&amp;amp;FY=2017&amp;amp;TD=2&amp;amp;TM=Aug&amp;amp;TY=2022&amp;amp;FNY=&amp;amp;CSVF=TT&amp;amp;html.x=70&amp;amp;html.y=42&amp;amp;C=KV&amp;amp;C=MO&amp;amp;C=MW&amp;amp;Filter=N"&gt;Bank of England&lt;/a&gt;</v>
       </c>
       <c r="F22" s="4" t="str">
         <v>&lt;a href="https://dsbb.imf.org/sdds/dqaf-base/country/GBR/category/INR00"&gt;Metadata&lt;/a&gt;</v>
       </c>
       <c r="G22" s="4" t="str"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="str"/>
       <c r="B23" s="4" t="str">
         <v>Other Financial Corporations Survey</v>
       </c>
       <c r="C23" s="4" t="str">
-        <v>Transition period in use</v>
-[...2 lines deleted...]
-      <c r="E23" s="4" t="str"/>
+        <v>&lt;a href="https://static.ons.gov.uk/imf/OFS_GBR.xlsx"&gt;Excel&lt;/a&gt;</v>
+      </c>
+      <c r="D23" s="4" t="str">
+        <v>&lt;a href="https://static.ons.gov.uk/imf/OFS_GBR.xml"&gt;SDMX&lt;/a&gt;</v>
+      </c>
+      <c r="E23" s="4" t="str">
+        <v>&lt;a href="https://www.ons.gov.uk/economy/grossdomesticproductgdp/bulletins/quarterlynationalaccounts/previousreleases"&gt;ONS&lt;/a&gt;</v>
+      </c>
       <c r="F23" s="4" t="str">
         <v>&lt;a href="https://dsbb.imf.org/sddsplus/dqaf-base/country/GBR/category/OFS00"&gt;Metadata&lt;/a&gt;</v>
       </c>
       <c r="G23" s="4" t="str"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="str"/>
       <c r="B24" s="4" t="str">
         <v>Financial Soundness Indicators Excluding Residential Real Estate Prices</v>
       </c>
       <c r="C24" s="4" t="str">
         <v>&lt;a href="https://static.ons.gov.uk/imf/FSI_GBR.xlsx"&gt;Excel&lt;/a&gt;</v>
       </c>
       <c r="D24" s="4" t="str">
         <v>&lt;a href="https://static.ons.gov.uk/imf/FSI_GBR.xml"&gt;SDMX&lt;/a&gt;</v>
       </c>
       <c r="E24" s="4" t="str">
         <v>&lt;a href="https://www.bankofengland.co.uk/statistics"&gt;Bank of England&lt;/a&gt;</v>
       </c>
       <c r="F24" s="4" t="str">
         <v>&lt;a href="https://dsbb.imf.org/sddsplus/dqaf-base/country/GBR/category/FSI01"&gt;Metadata 1 - Regulatory tier 1 capital to risk-weighted assets&lt;/a&gt;</v>
       </c>
       <c r="G24" s="4" t="str">
         <v>&lt;a href="https://dsbb.imf.org/sddsplus/dqaf-base/country/GBR/category/FSI02"&gt;Metadata 2 - Regulatory tier 1 capital to assets (leverage ratio)&lt;/a&gt;</v>
       </c>